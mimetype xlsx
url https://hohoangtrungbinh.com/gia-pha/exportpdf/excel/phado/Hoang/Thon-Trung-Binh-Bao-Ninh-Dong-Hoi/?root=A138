--- v0 (2026-04-18)
+++ v1 (2026-07-10)
@@ -1170,51 +1170,51 @@
       <c r="F20" t="s">
         <v>12</v>
       </c>
       <c r="G20" t="s">
         <v>17</v>
       </c>
       <c r="H20" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>9</v>
       </c>
       <c r="C21">
         <v>2</v>
       </c>
       <c r="D21" t="s">
         <v>56</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G21" t="s">
         <v>17</v>
       </c>
       <c r="H21" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>8</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
       <c r="D22" t="s">
         <v>42</v>
       </c>
       <c r="E22" t="s">
         <v>58</v>
       </c>
       <c r="F22" t="s">