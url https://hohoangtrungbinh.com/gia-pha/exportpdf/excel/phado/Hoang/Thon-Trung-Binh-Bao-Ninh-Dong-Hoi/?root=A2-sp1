--- v0 (2026-04-20)
+++ v1 (2026-07-11)
@@ -10715,51 +10715,51 @@
       <c r="F109" t="s">
         <v>12</v>
       </c>
       <c r="G109" t="s">
         <v>58</v>
       </c>
       <c r="H109" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>9</v>
       </c>
       <c r="C110">
         <v>8</v>
       </c>
       <c r="D110" t="s">
         <v>257</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G110" t="s">
         <v>58</v>
       </c>
       <c r="H110" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>8</v>
       </c>
       <c r="C111">
         <v>7</v>
       </c>
       <c r="D111" t="s">
         <v>243</v>
       </c>
       <c r="E111" t="s">
         <v>259</v>
       </c>
       <c r="F111" t="s">