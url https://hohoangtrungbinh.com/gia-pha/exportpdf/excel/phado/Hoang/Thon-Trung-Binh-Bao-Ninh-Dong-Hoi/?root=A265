--- v0 (2026-04-18)
+++ v1 (2026-07-11)
@@ -673,51 +673,51 @@
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>9</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>