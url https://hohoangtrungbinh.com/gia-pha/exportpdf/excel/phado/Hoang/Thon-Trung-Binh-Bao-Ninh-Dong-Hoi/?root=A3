--- v0 (2026-04-18)
+++ v1 (2026-07-10)
@@ -10674,51 +10674,51 @@
       <c r="F108" t="s">
         <v>12</v>
       </c>
       <c r="G108" t="s">
         <v>55</v>
       </c>
       <c r="H108" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>9</v>
       </c>
       <c r="C109">
         <v>7</v>
       </c>
       <c r="D109" t="s">
         <v>254</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G109" t="s">
         <v>55</v>
       </c>
       <c r="H109" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>8</v>
       </c>
       <c r="C110">
         <v>6</v>
       </c>
       <c r="D110" t="s">
         <v>240</v>
       </c>
       <c r="E110" t="s">
         <v>256</v>
       </c>
       <c r="F110" t="s">