--- v0 (2026-04-18)
+++ v1 (2026-07-11)
@@ -3540,51 +3540,51 @@
       <c r="F96" t="s">
         <v>12</v>
       </c>
       <c r="G96" t="s">
         <v>26</v>
       </c>
       <c r="H96" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>9</v>
       </c>
       <c r="C97">
         <v>4</v>
       </c>
       <c r="D97" t="s">
         <v>225</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G97" t="s">
         <v>26</v>
       </c>
       <c r="H97" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>8</v>
       </c>
       <c r="C98">
         <v>3</v>
       </c>
       <c r="D98" t="s">
         <v>211</v>
       </c>
       <c r="E98" t="s">
         <v>227</v>
       </c>
       <c r="F98" t="s">