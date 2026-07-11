--- v0 (2026-04-18)
+++ v1 (2026-07-11)
@@ -10612,51 +10612,51 @@
       <c r="F106" t="s">
         <v>12</v>
       </c>
       <c r="G106" t="s">
         <v>50</v>
       </c>
       <c r="H106" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>9</v>
       </c>
       <c r="C107">
         <v>6</v>
       </c>
       <c r="D107" t="s">
         <v>249</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G107" t="s">
         <v>50</v>
       </c>
       <c r="H107" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>8</v>
       </c>
       <c r="C108">
         <v>5</v>
       </c>
       <c r="D108" t="s">
         <v>235</v>
       </c>
       <c r="E108" t="s">
         <v>251</v>
       </c>
       <c r="F108" t="s">