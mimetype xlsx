--- v0 (2026-04-18)
+++ v1 (2026-07-11)
@@ -6593,51 +6593,51 @@
       <c r="F105" t="s">
         <v>12</v>
       </c>
       <c r="G105" t="s">
         <v>47</v>
       </c>
       <c r="H105" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>9</v>
       </c>
       <c r="C106">
         <v>5</v>
       </c>
       <c r="D106" t="s">
         <v>246</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G106" t="s">
         <v>47</v>
       </c>
       <c r="H106" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>8</v>
       </c>
       <c r="C107">
         <v>4</v>
       </c>
       <c r="D107" t="s">
         <v>232</v>
       </c>
       <c r="E107" t="s">
         <v>248</v>
       </c>
       <c r="F107" t="s">