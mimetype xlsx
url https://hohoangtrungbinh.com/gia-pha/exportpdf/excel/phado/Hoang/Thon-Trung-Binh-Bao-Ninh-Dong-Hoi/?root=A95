--- v0 (2026-04-18)
+++ v1 (2026-07-11)
@@ -1205,51 +1205,51 @@
       <c r="F21" t="s">
         <v>12</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>9</v>
       </c>
       <c r="C22">
         <v>3</v>
       </c>
       <c r="D22" t="s">
         <v>59</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>8</v>
       </c>
       <c r="C23">
         <v>2</v>
       </c>
       <c r="D23" t="s">
         <v>45</v>
       </c>
       <c r="E23" t="s">
         <v>61</v>
       </c>
       <c r="F23" t="s">